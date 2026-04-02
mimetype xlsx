--- v0 (2025-12-08)
+++ v1 (2026-04-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38e79d5047934c65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/20772e215493477181449d77fe0ef37d.psmdcp" Id="Rb3e076dbf42d4c73" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1df5bdc118944244" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3e0047ecd5964ebfb9e5885f99c5d218.psmdcp" Id="Rbe67ccd68f1d4f6d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Project Budgets" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="15" uniqueCount="15">
   <x:si>
     <x:t>Project ID</x:t>
   </x:si>
   <x:si>
     <x:t>Project Name</x:t>
   </x:si>
   <x:si>