--- v1 (2026-04-02)
+++ v2 (2026-07-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1df5bdc118944244" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3e0047ecd5964ebfb9e5885f99c5d218.psmdcp" Id="Rbe67ccd68f1d4f6d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cd1ecdb218b483b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/48c3ab23c956414d91b0be221f75fe8a.psmdcp" Id="Raa16c4f36626466b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Project Budgets" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="15" uniqueCount="15">
   <x:si>
     <x:t>Project ID</x:t>
   </x:si>
   <x:si>
     <x:t>Project Name</x:t>
   </x:si>
   <x:si>
@@ -772,51 +772,51 @@
       </x:c>
     </x:row>
     <x:row r="13" spans="1:8">
       <x:c r="A13" s="0" t="n">
         <x:v>4482</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G13" s="0" t="n">
         <x:v>2026</x:v>
       </x:c>
       <x:c r="H13" s="0" t="n">
-        <x:v>1550000</x:v>
+        <x:v>1628000</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:8">
       <x:c r="A14" s="0" t="n">
         <x:v>4482</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G14" s="0" t="n">
         <x:v>2027</x:v>
       </x:c>
       <x:c r="H14" s="0" t="n">
@@ -980,51 +980,51 @@
       </x:c>
     </x:row>
     <x:row r="21" spans="1:8">
       <x:c r="A21" s="0" t="n">
         <x:v>4482</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G21" s="0" t="n">
         <x:v>2026</x:v>
       </x:c>
       <x:c r="H21" s="0" t="n">
-        <x:v>18190000</x:v>
+        <x:v>18698000</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:8">
       <x:c r="A22" s="0" t="n">
         <x:v>4482</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G22" s="0" t="n">
         <x:v>2027</x:v>
       </x:c>
       <x:c r="H22" s="0" t="n">